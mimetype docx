--- v0 (2026-05-07)
+++ v1 (2026-05-28)
@@ -377,51 +377,51 @@
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WYDARZENIE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4719"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00F2295B" w14:paraId="0EFA93E7" w14:textId="77777777" w:rsidTr="00732B69">
+      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00670055" w14:paraId="0EFA93E7" w14:textId="77777777" w:rsidTr="00732B69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0738707F" w14:textId="77777777" w:rsidR="00EB02EC" w:rsidRPr="004C053E" w:rsidRDefault="00DC199F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nazwa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
@@ -484,51 +484,51 @@
             <w:tcW w:w="4719" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71ECB176" w14:textId="51D9289D" w:rsidR="00EB02EC" w:rsidRPr="004C053E" w:rsidRDefault="00DC199F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11 lipca 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00F2295B" w14:paraId="6DDB9CF0" w14:textId="77777777" w:rsidTr="00732B69">
+      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00670055" w14:paraId="6DDB9CF0" w14:textId="77777777" w:rsidTr="00732B69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41A7E7D3" w14:textId="77777777" w:rsidR="00EB02EC" w:rsidRPr="004C053E" w:rsidRDefault="00DC199F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejsce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
@@ -541,51 +541,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Gdynia – Skwer Kościuszki</w:t>
             </w:r>
             <w:r w:rsidR="00732B69" w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>, Molo Południowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00F2295B" w14:paraId="371FAC8A" w14:textId="77777777" w:rsidTr="00732B69">
+      <w:tr w:rsidR="00EB02EC" w:rsidRPr="00670055" w14:paraId="371FAC8A" w14:textId="77777777" w:rsidTr="00732B69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D208A71" w14:textId="77777777" w:rsidR="00EB02EC" w:rsidRPr="004C053E" w:rsidRDefault="00DC199F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C053E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organizator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4719" w:type="dxa"/>
@@ -1359,51 +1359,51 @@
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>asortymentu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00076B21" w:rsidRPr="00F2295B" w14:paraId="4D2E72FB" w14:textId="77777777" w:rsidTr="009D0A86">
+      <w:tr w:rsidR="00076B21" w:rsidRPr="00670055" w14:paraId="4D2E72FB" w14:textId="77777777" w:rsidTr="009D0A86">
         <w:trPr>
           <w:trHeight w:val="3965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F362170" w14:textId="77777777" w:rsidR="00076B21" w:rsidRDefault="00076B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E781620" w14:textId="77777777" w:rsidR="00076B21" w:rsidRDefault="00076B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
@@ -1730,51 +1730,51 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Miejsce stoiska wskazuje Organizator. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD0290" w:rsidRPr="00F2295B" w14:paraId="7063C568" w14:textId="77777777" w:rsidTr="00FB6621">
+      <w:tr w:rsidR="00AD0290" w:rsidRPr="00670055" w14:paraId="7063C568" w14:textId="77777777" w:rsidTr="00FB6621">
         <w:trPr>
           <w:trHeight w:val="2901"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D0A56C9" w14:textId="77777777" w:rsidR="008A2261" w:rsidRDefault="008A2261" w:rsidP="009D0A86">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E25321C" w14:textId="2EECE4AD" w:rsidR="005C65A4" w:rsidRDefault="006051C4" w:rsidP="009D0A86">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
@@ -2142,103 +2142,146 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (+ 23% VAT) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DDF325" w14:textId="77777777" w:rsidR="00C225E8" w:rsidRPr="00C225E8" w:rsidRDefault="00C225E8" w:rsidP="009D0A86">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30879F55" w14:textId="592CBD9E" w:rsidR="00E5018C" w:rsidRDefault="00E5018C" w:rsidP="009D0A86">
+          <w:p w14:paraId="30879F55" w14:textId="3B518E3E" w:rsidR="00E5018C" w:rsidRDefault="00E5018C" w:rsidP="009D0A86">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC48FB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003004C3" w:rsidRPr="007B68FF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">„Twórcy ludowi oraz absolwenci ASP, posiadający stosowne potwierdzenie swojego statusu, są zwolnieni z opłaty (z wyłączeniem opłaty ryczałtowej za energię elektryczną). W uzasadnionych przypadkach istnieje również możliwość zwolnienia z opłat innych Wystawców niż wymienieni powyżej. </w:t>
             </w:r>
-            <w:r w:rsidR="003004C3" w:rsidRPr="003004C3">
+            <w:r w:rsidR="003004C3" w:rsidRPr="000A6C80">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Szczegółowe zasady przyznawania zwolnień określa Regulamin dla Wystawców</w:t>
+              <w:t>Szczegółowe zasady przyznawania zwolnień</w:t>
+            </w:r>
+            <w:r w:rsidR="000A6C80" w:rsidRPr="000A6C80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z op</w:t>
+            </w:r>
+            <w:r w:rsidR="000A6C80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>łaty</w:t>
+            </w:r>
+            <w:r w:rsidR="003004C3" w:rsidRPr="000A6C80">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> określa Regulamin dla Wystawców</w:t>
             </w:r>
             <w:r w:rsidR="006A52D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3786CE91" w14:textId="77777777" w:rsidR="006A52D0" w:rsidRDefault="006A52D0" w:rsidP="009D0A86">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -2886,481 +2929,451 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F46A491" w14:textId="77777777" w:rsidR="005862CF" w:rsidRDefault="005862CF" w:rsidP="007B68FF">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BDC8E8E" w14:textId="77777777" w:rsidR="005862CF" w:rsidRDefault="005862CF" w:rsidP="007B68FF">
+    <w:p w14:paraId="5A2CB64A" w14:textId="77777777" w:rsidR="00216045" w:rsidRDefault="00216045" w:rsidP="007B68FF">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B9EE3B" w14:textId="77777777" w:rsidR="005862CF" w:rsidRDefault="005862CF" w:rsidP="007B68FF">
+    <w:p w14:paraId="2C3F4497" w14:textId="0AEDA702" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...88 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00791BC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123722DC" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="53E99307" w14:textId="02E39EF5" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Zgodnie z art. 13 ust. 1 i ust. 2 ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r. informujemy, iż:</w:t>
+        <w:t>Zgodnie z art. 14 ust. 1 i ust. 2 ogólnego rozporządzenia o ochronie danych osobowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00670055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>z dnia 27 kwietnia 2016 r. informujemy, iż:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684108C4" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="42BA49DC" w14:textId="050086CB" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1. Administratorem Pani/Pana danych osobowych jest Agencja Rozwoju Gdyni Spółka z ograniczoną odpowiedzialnością z siedzibą przy ul. Armii Krajowej 24, 81-372 Gdynia;</w:t>
+        <w:t>1. Administratorem Pani/Pana danych osobowych jest Agencja Rozwoju Gdyni Spółka</w:t>
+      </w:r>
+      <w:r w:rsidR="00670055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>z ograniczoną odpowiedzialnością z siedzibą przy ul. Armii Krajowej 24, 81-372 Gdynia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FA45E9" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="7FB06059" w14:textId="14302300" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Pani/Pana dane osobowe przetwarzane będą na potrzeby </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Źródłem pozyskania Pani/Pana danych osobowych jest Urząd Miasta Gdyni, który</w:t>
+      </w:r>
+      <w:r w:rsidR="00670055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">zawarcia i </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">realizacji umowy lub podjęcia działań niezbędnych do tego, by umowa w oczekiwanym kształcie została zawarta, jak również na potrzeby wypełnienia przez administratora obowiązków wynikających z obowiązujących przepisów, w szczególności przepisów podatkowo-księgowych, tj.  na podstawie art. 6 ust 1 pkt b) i c)  ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r., </w:t>
+        <w:t>w Imieniu Administratora dokonuje zbierania formularzy zgłoszeniowych. Kategorie odnośnych danych przetwarzanych przez Prezydenta Miasta Gdyni wynikają z karty zgłoszenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1958B50B" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="2C6D37F6" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ewentualnie zawartej </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">umowy oraz prowadzenia rozliczeń z nią związanych jest obowiązkowe, a w pozostałym zakresie jest dobrowolne. </w:t>
+        <w:t xml:space="preserve">3.Pani/Pana dane osobowe przetwarzane będą na potrzeby zawarcia i realizacji umowy lub podjęcia działań niezbędnych do tego, by umowa w oczekiwanym kształcie została zawarta, jak również na potrzeby wypełnienia przez administratora obowiązków wynikających z obowiązujących przepisów, w szczególności przepisów podatkowo-księgowych, tj.  na podstawie art. 6 ust 1 pkt b) i c)  ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B261FB7" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="75089522" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prezydentowi Miasta Gdyni, Komisji Weryfikacyjnej XXVIII Zjazdu Kaszubów, </w:t>
-[...8 lines deleted...]
-        <w:t>podmiotom upoważnionym na podstawie powszechnie obowiązujących przepisów prawa, współpracującym z Administratorem: kancelariom prawnym i biurom księgowym.</w:t>
+        <w:t xml:space="preserve">4. Podanie przez Pana/Panią danych osobowych w zakresie niezbędnym do realizacji ewentualnie zawartej umowy oraz prowadzenia rozliczeń z nią związanych jest obowiązkowe, a w pozostałym zakresie jest dobrowolne. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009B9C95" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="654E1F1A" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>5. Podane przez Panią/Pana dane osobowe nie będą przekazywane do państwa trzeciego,</w:t>
+        <w:t>5. Podane przez Panią/Pana dane osobowe będą udostępniane następującym odbiorcom: Komisji Weryfikacyjnej XXVIII Zjazdu Kaszubów, podmiotom upoważnionym na podstawie powszechnie obowiązujących przepisów prawa, współpracującym z Administratorem: kancelariom prawnym i biurom księgowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD29F39" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="010C1C10" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>6. Posiada Pani/Pan prawo dostępu do treści swoich danych oraz prawo ich sprostowania, usunięcia, ograniczenia przetwarzania, prawo do przenoszenia danych oraz prawo wniesienia sprzeciwu.</w:t>
+        <w:t>6. Podane przez Panią/Pana dane osobowe nie będą przekazywane do państwa trzeciego,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67333628" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="489D4FB4" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>7. Posiada Pan/Pani prawo wniesienia skargi do organu nadzorczego, gdy uzna Pani/Pan, iż przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r.,</w:t>
+        <w:t>7. Posiada Pani/Pan prawo dostępu do treści swoich danych oraz prawo ich sprostowania, usunięcia, ograniczenia przetwarzania, prawo do przenoszenia danych oraz prawo wniesienia sprzeciwu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B189DA" w14:textId="77777777" w:rsidR="007B68FF" w:rsidRPr="00791BC8" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
+    <w:p w14:paraId="56078794" w14:textId="77777777" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>8. Pani/Pana dane osobowe będą przechowywane przez okres realizacji umowy, a dodatkowo przez  w którym Administrator jest zobowiązany do ich przechowywania na podstawie powszechnie obowiązujących przepisów prawa.</w:t>
+        <w:t>8. Posiada Pan/Pani prawo wniesienia skargi do organu nadzorczego, gdy uzna Pani/Pan, iż przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r.,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BFD157" w14:textId="60024A8F" w:rsidR="00F5479C" w:rsidRPr="007B68FF" w:rsidRDefault="007B68FF" w:rsidP="007B68FF">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="79E9203D" w14:textId="22E22ECB" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2066"/>
+        </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B68FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>9. Pani/Pana dane nie będą przetwarzane w sposób zautomatyzowany w tym również w formie profilowania.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>9. Pani/Pana dane osobowe będą przechowywane przez okres realizacji umowy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00670055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>a dodatkowo przez  w którym Administrator jest zobowiązany do ich przechowywania na podstawie powszechnie obowiązujących przepisów prawa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F86BE71" w14:textId="289FED2D" w:rsidR="00D12DD9" w:rsidRDefault="00D12DD9" w:rsidP="00D12DD9">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2066"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10. Pani/Pana dane nie będą przetwarzane w sposób zautomatyzowany w tym również</w:t>
+      </w:r>
+      <w:r w:rsidR="00670055">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w formie profilowania. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B71E064" w14:textId="77777777" w:rsidR="00EB02EC" w:rsidRPr="004C053E" w:rsidRDefault="00DC199F">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C053E">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PODPIS</w:t>
       </w:r>
@@ -3466,61 +3479,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E2AB540" w14:textId="77777777" w:rsidR="003F3815" w:rsidRPr="004C053E" w:rsidRDefault="003F3815">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F3815" w:rsidRPr="004C053E" w:rsidSect="001852B3">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1797" w:bottom="1440" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DFE78A0" w14:textId="77777777" w:rsidR="005B0B2D" w:rsidRDefault="005B0B2D" w:rsidP="00E75A68">
+    <w:p w14:paraId="11C220CB" w14:textId="77777777" w:rsidR="00905202" w:rsidRDefault="00905202" w:rsidP="00E75A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FFE4EC8" w14:textId="77777777" w:rsidR="005B0B2D" w:rsidRDefault="005B0B2D" w:rsidP="00E75A68">
+    <w:p w14:paraId="05394A4D" w14:textId="77777777" w:rsidR="00905202" w:rsidRDefault="00905202" w:rsidP="00E75A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3621,61 +3634,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5995815C" w14:textId="77777777" w:rsidR="00E75A68" w:rsidRDefault="00E75A68">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB49C7C" w14:textId="77777777" w:rsidR="005B0B2D" w:rsidRDefault="005B0B2D" w:rsidP="00E75A68">
+    <w:p w14:paraId="52BE82C7" w14:textId="77777777" w:rsidR="00905202" w:rsidRDefault="00905202" w:rsidP="00E75A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36D03F32" w14:textId="77777777" w:rsidR="005B0B2D" w:rsidRDefault="005B0B2D" w:rsidP="00E75A68">
+    <w:p w14:paraId="6BEA6989" w14:textId="77777777" w:rsidR="00905202" w:rsidRDefault="00905202" w:rsidP="00E75A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -5190,69 +5203,71 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="000267AF"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0004291B"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00076179"/>
     <w:rsid w:val="00076B21"/>
     <w:rsid w:val="000A4A20"/>
     <w:rsid w:val="000A5969"/>
+    <w:rsid w:val="000A6C80"/>
     <w:rsid w:val="000C2CB1"/>
     <w:rsid w:val="000C6128"/>
     <w:rsid w:val="000E0305"/>
     <w:rsid w:val="000E4146"/>
     <w:rsid w:val="000F2B21"/>
     <w:rsid w:val="001173B6"/>
     <w:rsid w:val="0014064B"/>
     <w:rsid w:val="00142849"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00171AD2"/>
     <w:rsid w:val="0018204C"/>
     <w:rsid w:val="001852B3"/>
     <w:rsid w:val="001A0D81"/>
     <w:rsid w:val="001A710D"/>
     <w:rsid w:val="001C50D5"/>
     <w:rsid w:val="001C5E09"/>
     <w:rsid w:val="001C5E20"/>
     <w:rsid w:val="001E5D5B"/>
     <w:rsid w:val="001F20F3"/>
+    <w:rsid w:val="00216045"/>
     <w:rsid w:val="00241449"/>
     <w:rsid w:val="0024553C"/>
     <w:rsid w:val="00274740"/>
     <w:rsid w:val="00281222"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B0A30"/>
     <w:rsid w:val="002B1407"/>
     <w:rsid w:val="002F361D"/>
     <w:rsid w:val="002F4A3D"/>
     <w:rsid w:val="003004C3"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0033543F"/>
     <w:rsid w:val="00371374"/>
     <w:rsid w:val="00381989"/>
     <w:rsid w:val="00391591"/>
     <w:rsid w:val="00395F32"/>
     <w:rsid w:val="003962D8"/>
     <w:rsid w:val="00397C00"/>
     <w:rsid w:val="003A6AB4"/>
     <w:rsid w:val="003A6CCB"/>
     <w:rsid w:val="003B444F"/>
     <w:rsid w:val="003C1DE2"/>
     <w:rsid w:val="003C677B"/>
     <w:rsid w:val="003E49F3"/>
     <w:rsid w:val="003F3815"/>
@@ -5264,126 +5279,131 @@
     <w:rsid w:val="0046614C"/>
     <w:rsid w:val="00470D61"/>
     <w:rsid w:val="00477E48"/>
     <w:rsid w:val="00480F2E"/>
     <w:rsid w:val="00487FD3"/>
     <w:rsid w:val="0049129A"/>
     <w:rsid w:val="00491441"/>
     <w:rsid w:val="004A32BA"/>
     <w:rsid w:val="004C053E"/>
     <w:rsid w:val="004C7EFD"/>
     <w:rsid w:val="004E01C1"/>
     <w:rsid w:val="004F1D1D"/>
     <w:rsid w:val="005442DA"/>
     <w:rsid w:val="00562A81"/>
     <w:rsid w:val="005651FA"/>
     <w:rsid w:val="005862CF"/>
     <w:rsid w:val="00596C05"/>
     <w:rsid w:val="005B0B2D"/>
     <w:rsid w:val="005B7C97"/>
     <w:rsid w:val="005C65A4"/>
     <w:rsid w:val="005D189D"/>
     <w:rsid w:val="005D1B77"/>
     <w:rsid w:val="006051A3"/>
     <w:rsid w:val="006051C4"/>
     <w:rsid w:val="0061681A"/>
+    <w:rsid w:val="00670055"/>
     <w:rsid w:val="00675EC4"/>
+    <w:rsid w:val="00683C5C"/>
     <w:rsid w:val="006A52D0"/>
     <w:rsid w:val="006B60E9"/>
     <w:rsid w:val="006C456A"/>
     <w:rsid w:val="006D22A3"/>
     <w:rsid w:val="006F1123"/>
     <w:rsid w:val="00700CDC"/>
     <w:rsid w:val="00732B69"/>
     <w:rsid w:val="00736CC1"/>
     <w:rsid w:val="007611DF"/>
     <w:rsid w:val="00761EEC"/>
     <w:rsid w:val="00762FBE"/>
     <w:rsid w:val="00791F2B"/>
     <w:rsid w:val="00792792"/>
     <w:rsid w:val="007B68FF"/>
     <w:rsid w:val="007B6F42"/>
     <w:rsid w:val="007D5A5B"/>
     <w:rsid w:val="007E27A7"/>
     <w:rsid w:val="007F4293"/>
     <w:rsid w:val="00821691"/>
     <w:rsid w:val="00834D62"/>
     <w:rsid w:val="008509FF"/>
     <w:rsid w:val="00881CF8"/>
     <w:rsid w:val="0089779E"/>
     <w:rsid w:val="008A2261"/>
     <w:rsid w:val="008A7958"/>
     <w:rsid w:val="008B6793"/>
     <w:rsid w:val="008B7620"/>
     <w:rsid w:val="008D2A83"/>
     <w:rsid w:val="008E7245"/>
+    <w:rsid w:val="00905202"/>
     <w:rsid w:val="00915315"/>
     <w:rsid w:val="0091774E"/>
     <w:rsid w:val="00926034"/>
     <w:rsid w:val="0093533F"/>
     <w:rsid w:val="009441FA"/>
     <w:rsid w:val="00946734"/>
     <w:rsid w:val="009768E0"/>
     <w:rsid w:val="00994D73"/>
     <w:rsid w:val="009A3DB7"/>
     <w:rsid w:val="009D0A86"/>
     <w:rsid w:val="009E3693"/>
     <w:rsid w:val="00A0472D"/>
     <w:rsid w:val="00A06CB8"/>
     <w:rsid w:val="00A309BF"/>
     <w:rsid w:val="00A52251"/>
     <w:rsid w:val="00A9126E"/>
     <w:rsid w:val="00A96402"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB1AB4"/>
     <w:rsid w:val="00AC2779"/>
     <w:rsid w:val="00AC3D5A"/>
     <w:rsid w:val="00AD0290"/>
     <w:rsid w:val="00AD6AAF"/>
     <w:rsid w:val="00AD7CA6"/>
     <w:rsid w:val="00B04535"/>
     <w:rsid w:val="00B415BB"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B6083E"/>
     <w:rsid w:val="00C2110E"/>
     <w:rsid w:val="00C225E8"/>
     <w:rsid w:val="00C23A85"/>
     <w:rsid w:val="00C35681"/>
     <w:rsid w:val="00C40A6E"/>
     <w:rsid w:val="00C55AE0"/>
     <w:rsid w:val="00C6767A"/>
     <w:rsid w:val="00C77978"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CC6DE7"/>
     <w:rsid w:val="00CD6164"/>
     <w:rsid w:val="00CE7B14"/>
     <w:rsid w:val="00CF299C"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D109CD"/>
+    <w:rsid w:val="00D12DD9"/>
     <w:rsid w:val="00D24E95"/>
     <w:rsid w:val="00D300C1"/>
     <w:rsid w:val="00D33326"/>
+    <w:rsid w:val="00D35BCF"/>
     <w:rsid w:val="00D362D4"/>
     <w:rsid w:val="00D44197"/>
     <w:rsid w:val="00D5305C"/>
     <w:rsid w:val="00D6399B"/>
     <w:rsid w:val="00D75643"/>
     <w:rsid w:val="00D9130C"/>
     <w:rsid w:val="00D91B9A"/>
     <w:rsid w:val="00DC199F"/>
     <w:rsid w:val="00DC1E5B"/>
     <w:rsid w:val="00E47ABB"/>
     <w:rsid w:val="00E5018C"/>
     <w:rsid w:val="00E50448"/>
     <w:rsid w:val="00E5393C"/>
     <w:rsid w:val="00E5621A"/>
     <w:rsid w:val="00E60DA9"/>
     <w:rsid w:val="00E75A68"/>
     <w:rsid w:val="00E764AB"/>
     <w:rsid w:val="00E97A79"/>
     <w:rsid w:val="00EA3F7F"/>
     <w:rsid w:val="00EB02EC"/>
     <w:rsid w:val="00EB6B08"/>
     <w:rsid w:val="00EC52D0"/>
     <w:rsid w:val="00ED669D"/>
     <w:rsid w:val="00EF4C2E"/>
     <w:rsid w:val="00F00571"/>
@@ -17205,80 +17225,80 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>794</Words>
-  <Characters>4764</Characters>
+  <Words>826</Words>
+  <Characters>4962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5547</CharactersWithSpaces>
+  <CharactersWithSpaces>5777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>