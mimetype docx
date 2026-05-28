--- v0 (2026-05-07)
+++ v1 (2026-05-28)
@@ -363,51 +363,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WYDARZENIE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4319"/>
         <w:gridCol w:w="4720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="2B11195F" w14:textId="77777777">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="2B11195F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="773460AF" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nazwa</w:t>
@@ -485,51 +485,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="103C4BB0" w14:textId="45365290" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11 lipca 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="283574FC" w14:textId="77777777">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="283574FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="003D7700" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejsce</w:t>
@@ -545,51 +545,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="510AD90C" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Gdynia – Skwer Kościuszki, Molo Południowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="7992E5C5" w14:textId="77777777">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="7992E5C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25D59E52" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organizator</w:t>
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:br/>
         <w:t>wymagany szczegółowy opis stoiska, asortymentu oraz zdjęcia oferowanego do sprzedaży asortymentu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="0366F893" w14:textId="77777777">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="0366F893" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="148D5DFA" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="005D4147">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6338DE34" w14:textId="77777777" w:rsidR="003D7F83" w:rsidRDefault="003D7F83">
             <w:pPr>
@@ -1669,51 +1669,51 @@
         </w:rPr>
         <w:t>Miejsce stoiska wskazuje Organizator.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44155">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3963"/>
         <w:gridCol w:w="5097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="3C0E1E3A" w14:textId="77777777" w:rsidTr="00D31C20">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="3C0E1E3A" w14:textId="77777777" w:rsidTr="00D31C20">
         <w:trPr>
           <w:trHeight w:val="2543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A135FA5" w14:textId="77777777" w:rsidR="00A44155" w:rsidRDefault="00A44155" w:rsidP="00A44155">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2095,51 +2095,51 @@
             <w:r w:rsidR="007E1592">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>ać</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ilość)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4147" w:rsidRPr="00AE003A" w14:paraId="3203D7B8" w14:textId="77777777">
+      <w:tr w:rsidR="005D4147" w:rsidRPr="00FC7BE6" w14:paraId="3203D7B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04AA6B72" w14:textId="7F40C385" w:rsidR="005D4147" w:rsidRDefault="001A242B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2822,361 +2822,403 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791BC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauzula informacyjna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA9850E" w14:textId="77777777" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="72EAFE60" w14:textId="585D833B" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Zgodnie z art. 13 ust. 1 i ust. 2 ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r. informujemy, iż:</w:t>
+        <w:t>Zgodnie z art. 14 ust. 1 i ust. 2 ogólnego rozporządzenia o ochronie danych osobowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>z dnia 27 kwietnia 2016 r. informujemy, iż:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38623C82" w14:textId="69ADA2B2" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="3C2DA9AD" w14:textId="53EE2541" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>1. Administratorem Pani/Pana danych osobowych jest Agencja Rozwoju Gdyni Spółka z ograniczoną odpowiedzialnością z siedzibą przy ul. Armii Krajowej 24, 81-372 Gdynia;</w:t>
+        <w:t>1. Administratorem Pani/Pana danych osobowych jest Agencja Rozwoju Gdyni Spółka</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>z ograniczoną odpowiedzialnością z siedzibą przy ul. Armii Krajowej 24, 81-372 Gdynia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB81993" w14:textId="319AF150" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="3ED334FA" w14:textId="26216B08" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2. Pani/Pana dane osobowe przetwarzane będą na potrzeby </w:t>
+        <w:t>2. Źródłem pozyskania Pani/Pana danych osobowych jest Urząd Miasta Gdyni, który</w:t>
       </w:r>
-      <w:r w:rsidR="00587C17">
+      <w:r w:rsidR="00FC7BE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">zawarcia i </w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">realizacji umowy lub podjęcia działań niezbędnych do tego, by umowa w oczekiwanym kształcie została zawarta, jak również na potrzeby wypełnienia przez administratora obowiązków wynikających z obowiązujących przepisów, w szczególności przepisów podatkowo-księgowych, tj.  na podstawie art. 6 ust 1 pkt b) i c)  ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r., </w:t>
+        <w:t>w Imieniu Administratora dokonuje zbierania formularzy zgłoszeniowych. Kategorie odnośnych danych przetwarzanych przez Prezydenta Miasta Gdyni wynikają z karty zgłoszenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B9E7C8" w14:textId="3852D461" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="47A44093" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Podanie przez Pana/Panią danych osobowych w zakresie niezbędnym do realizacji </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">umowy oraz prowadzenia rozliczeń z nią związanych jest obowiązkowe, a w pozostałym zakresie jest dobrowolne. </w:t>
+        <w:t xml:space="preserve">3.Pani/Pana dane osobowe przetwarzane będą na potrzeby zawarcia i realizacji umowy lub podjęcia działań niezbędnych do tego, by umowa w oczekiwanym kształcie została zawarta, jak również na potrzeby wypełnienia przez administratora obowiązków wynikających z obowiązujących przepisów, w szczególności przepisów podatkowo-księgowych, tj.  na podstawie art. 6 ust 1 pkt b) i c)  ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FDB329" w14:textId="2A9EA956" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="034E1482" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Podane przez Panią/Pana dane osobowe będą udostępniane następującym odbiorcom: </w:t>
-[...26 lines deleted...]
-        <w:t>podmiotom upoważnionym na podstawie powszechnie obowiązujących przepisów prawa, współpracującym z Administratorem: kancelariom prawnym i biurom księgowym.</w:t>
+        <w:t xml:space="preserve">4. Podanie przez Pana/Panią danych osobowych w zakresie niezbędnym do realizacji ewentualnie zawartej umowy oraz prowadzenia rozliczeń z nią związanych jest obowiązkowe, a w pozostałym zakresie jest dobrowolne. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCED4A8" w14:textId="63A59174" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="65756F2E" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>5. Podane przez Panią/Pana dane osobowe nie będą przekazywane do państwa trzeciego,</w:t>
+        <w:t>5. Podane przez Panią/Pana dane osobowe będą udostępniane następującym odbiorcom: Komisji Weryfikacyjnej XXVIII Zjazdu Kaszubów, podmiotom upoważnionym na podstawie powszechnie obowiązujących przepisów prawa, współpracującym z Administratorem: kancelariom prawnym i biurom księgowym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C103AE" w14:textId="1BD60185" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="65371B24" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>6. Posiada Pani/Pan prawo dostępu do treści swoich danych oraz prawo ich sprostowania, usunięcia, ograniczenia przetwarzania, prawo do przenoszenia danych oraz prawo wniesienia sprzeciwu.</w:t>
+        <w:t>6. Podane przez Panią/Pana dane osobowe nie będą przekazywane do państwa trzeciego,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B6EB1A" w14:textId="683391F5" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="0E192659" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>7. Posiada Pan/Pani prawo wniesienia skargi do organu nadzorczego, gdy uzna Pani/Pan, iż przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r.,</w:t>
+        <w:t>7. Posiada Pani/Pan prawo dostępu do treści swoich danych oraz prawo ich sprostowania, usunięcia, ograniczenia przetwarzania, prawo do przenoszenia danych oraz prawo wniesienia sprzeciwu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31660376" w14:textId="6BE6F8CF" w:rsidR="00791BC8" w:rsidRPr="00791BC8" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="75E0D7E1" w14:textId="77777777" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>8. Pani/Pana dane osobowe będą przechowywane przez okres realizacji umowy, a dodatkowo przez  w którym Administrator jest zobowiązany do ich przechowywania na podstawie powszechnie obowiązujących przepisów prawa.</w:t>
+        <w:t>8. Posiada Pan/Pani prawo wniesienia skargi do organu nadzorczego, gdy uzna Pani/Pan, iż przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy ogólnego rozporządzenia o ochronie danych osobowych z dnia 27 kwietnia 2016 r.,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761411F6" w14:textId="77777777" w:rsidR="00623F53" w:rsidRDefault="00791BC8" w:rsidP="00791BC8">
+    <w:p w14:paraId="4DC6D1BE" w14:textId="73902F5A" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791BC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>9. Pani/Pana dane nie będą przetwarzane w sposób zautomatyzowany w tym również w formie profilowania</w:t>
+        <w:t>9. Pani/Pana dane osobowe będą przechowywane przez okres realizacji umowy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>a dodatkowo przez  w którym Administrator jest zobowiązany do ich przechowywania na podstawie powszechnie obowiązujących przepisów prawa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F693B5D" w14:textId="22073D57" w:rsidR="000F1D9A" w:rsidRDefault="000F1D9A" w:rsidP="000F1D9A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2066"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10. Pani/Pana dane nie będą przetwarzane w sposób zautomatyzowany w tym również</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7BE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w formie profilowania. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABFA856" w14:textId="0D64FB94" w:rsidR="006735F0" w:rsidRPr="00AE3890" w:rsidRDefault="006735F0" w:rsidP="00791BC8">
       <w:pPr>
         <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2066"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71624017" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="001A242B">
@@ -3324,61 +3366,61 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005D4147">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1797" w:bottom="1440" w:left="1797" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D04624" w14:textId="77777777" w:rsidR="00AE43DD" w:rsidRDefault="00AE43DD">
+    <w:p w14:paraId="54D16B43" w14:textId="77777777" w:rsidR="004C59F0" w:rsidRDefault="004C59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0584C437" w14:textId="77777777" w:rsidR="00AE43DD" w:rsidRDefault="00AE43DD">
+    <w:p w14:paraId="651DE58C" w14:textId="77777777" w:rsidR="004C59F0" w:rsidRDefault="004C59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3400,55 +3442,53 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3529,61 +3569,61 @@
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="33BD2A16" w14:textId="77777777" w:rsidR="005D4147" w:rsidRDefault="005D4147">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="353BC0C0" w14:textId="77777777" w:rsidR="00AE43DD" w:rsidRDefault="00AE43DD">
+    <w:p w14:paraId="12C8F5D1" w14:textId="77777777" w:rsidR="004C59F0" w:rsidRDefault="004C59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C3BBB6B" w14:textId="77777777" w:rsidR="00AE43DD" w:rsidRDefault="00AE43DD">
+    <w:p w14:paraId="6AEBCA4D" w14:textId="77777777" w:rsidR="004C59F0" w:rsidRDefault="004C59F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19DB1265"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE1CD3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4707,119 +4747,124 @@
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4147"/>
     <w:rsid w:val="00093024"/>
     <w:rsid w:val="00094775"/>
     <w:rsid w:val="000E0305"/>
+    <w:rsid w:val="000F1D9A"/>
     <w:rsid w:val="001173B6"/>
     <w:rsid w:val="001258FA"/>
+    <w:rsid w:val="00133BBC"/>
     <w:rsid w:val="001A242B"/>
     <w:rsid w:val="001A67EE"/>
     <w:rsid w:val="001C1ABD"/>
     <w:rsid w:val="001C5E20"/>
     <w:rsid w:val="00286AA0"/>
     <w:rsid w:val="002C0A2E"/>
     <w:rsid w:val="002E54A3"/>
     <w:rsid w:val="002F361D"/>
     <w:rsid w:val="00332FC6"/>
     <w:rsid w:val="00381989"/>
     <w:rsid w:val="003B6F95"/>
     <w:rsid w:val="003D7F83"/>
     <w:rsid w:val="00470F82"/>
     <w:rsid w:val="0048585D"/>
+    <w:rsid w:val="004C59F0"/>
     <w:rsid w:val="004E0187"/>
     <w:rsid w:val="004E46FA"/>
     <w:rsid w:val="00506C68"/>
     <w:rsid w:val="00507A63"/>
     <w:rsid w:val="00516E0E"/>
     <w:rsid w:val="005410C7"/>
     <w:rsid w:val="00587C17"/>
     <w:rsid w:val="005B7C97"/>
     <w:rsid w:val="005D4147"/>
     <w:rsid w:val="006051A3"/>
     <w:rsid w:val="00623F53"/>
     <w:rsid w:val="00636D44"/>
     <w:rsid w:val="0064497C"/>
     <w:rsid w:val="00662734"/>
     <w:rsid w:val="006735F0"/>
     <w:rsid w:val="006D2796"/>
     <w:rsid w:val="006F4219"/>
     <w:rsid w:val="00714F17"/>
     <w:rsid w:val="007611DF"/>
     <w:rsid w:val="00791BC8"/>
     <w:rsid w:val="007B6F42"/>
     <w:rsid w:val="007E1592"/>
     <w:rsid w:val="008207E9"/>
     <w:rsid w:val="00842C57"/>
     <w:rsid w:val="008433E1"/>
     <w:rsid w:val="008509FF"/>
     <w:rsid w:val="008E2788"/>
     <w:rsid w:val="0099063D"/>
     <w:rsid w:val="009A3DB7"/>
     <w:rsid w:val="009E2E7A"/>
     <w:rsid w:val="00A16187"/>
     <w:rsid w:val="00A44155"/>
     <w:rsid w:val="00AA2E72"/>
     <w:rsid w:val="00AA7376"/>
     <w:rsid w:val="00AD039E"/>
     <w:rsid w:val="00AE003A"/>
     <w:rsid w:val="00AE43DD"/>
     <w:rsid w:val="00B01A2E"/>
     <w:rsid w:val="00B02883"/>
     <w:rsid w:val="00B468AD"/>
     <w:rsid w:val="00C22F39"/>
     <w:rsid w:val="00CB4067"/>
     <w:rsid w:val="00CD2972"/>
     <w:rsid w:val="00CE5D20"/>
     <w:rsid w:val="00D02410"/>
     <w:rsid w:val="00D31C20"/>
+    <w:rsid w:val="00D35BCF"/>
     <w:rsid w:val="00D459A7"/>
     <w:rsid w:val="00DC1E5B"/>
     <w:rsid w:val="00DE4C53"/>
     <w:rsid w:val="00E31CCF"/>
     <w:rsid w:val="00E5621A"/>
     <w:rsid w:val="00E93407"/>
     <w:rsid w:val="00FC71A0"/>
+    <w:rsid w:val="00FC7BE6"/>
     <w:rsid w:val="00FD430D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -16166,70 +16211,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>745</Words>
-  <Characters>4470</Characters>
+  <Words>777</Words>
+  <Characters>4663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5205</CharactersWithSpaces>
+  <CharactersWithSpaces>5430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>